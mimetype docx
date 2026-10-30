--- v0 (2026-07-29)
+++ v1 (2026-10-30)
@@ -51,98 +51,112 @@
       <w:r>
         <w:t>от ______________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>договор страхования № ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от «___» ________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>об отказе от договора страхования и возврате страховой премии</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>«___» ________ 20__ г. при заключении кредитного договора № ____ с ____________ мною заключён договор страхования № ____ с вашей организацией. Страховая премия составила ________ руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>На основании Указания Банка России от 20.11.2015 № 3854-У заявляю об отказе от договора страхования в течение периода охлаждения (либо: кредит погашен досрочно «___» ________ — прошу вернуть часть премии за неистёкший период на основании ч. 12 ст. 11 Закона № 353-ФЗ).</w:t>
+        <w:t>Договор добровольного страхования заключён в целях обеспечения исполнения моих обязательств по потребительскому кредиту. Настоящее заявление подано в течение 30 календарных дней со дня заключения договора страхования. События, имеющие признаки страхового случая, отсутствуют.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Прошу возвратить страховую премию в размере ________ руб. на счёт: ____________ в течение 7 рабочих дней.</w:t>
+        <w:t>На основании части 11 статьи 11 Федерального закона от 21.12.2013 № 353-ФЗ заявляю об отказе от договора добровольного страхования и прошу вернуть уплаченную страховую премию в полном объёме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Прошу перечислить ________ руб. на счёт: ____________________ в срок не более 7 рабочих дней со дня получения настоящего заявления. Ответ прошу направить: ____________________.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1. ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>2. ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>«___» ______________ 20__ г.        Подпись: ______________ /______________________/</w:t>
@@ -963,63 +977,62 @@
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="52"/>
+      <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
@@ -24496,37 +24509,37 @@
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Заявление об отказе от кредитного страхования</dc:title>
   <dc:subject/>
-  <dc:creator>python-docx</dc:creator>
+  <dc:creator>Юридическая фирма ЮРИСТ</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>